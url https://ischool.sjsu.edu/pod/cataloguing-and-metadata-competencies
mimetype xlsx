--- v0 (2026-03-14)
+++ v1 (2026-06-03)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="23328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10517"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\candidacy\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/sheilagurtu/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9FF1ACAF-EE88-4049-8194-D720A430204B}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EDDEEBE0-284D-8F47-9479-28B173309610}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{6BFB832D-91EF-4F60-94D4-22AD16FFF772}"/>
+    <workbookView xWindow="0" yWindow="760" windowWidth="34560" windowHeight="20100" xr2:uid="{6BFB832D-91EF-4F60-94D4-22AD16FFF772}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="43">
   <si>
@@ -59,65 +59,50 @@
   <si>
     <t>Original</t>
   </si>
   <si>
     <t>Copy</t>
   </si>
   <si>
     <t>OCLC</t>
   </si>
   <si>
     <t>RDA</t>
   </si>
   <si>
     <t xml:space="preserve">MARC </t>
   </si>
   <si>
     <t>Bibframe</t>
   </si>
   <si>
     <t>INFO 248</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
-    <t>INFO 281-10</t>
-[...13 lines deleted...]
-  <si>
     <t>Authorities</t>
   </si>
   <si>
     <t>Classification</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>LCSH</t>
   </si>
   <si>
     <t>DDC</t>
   </si>
   <si>
     <t>LCC</t>
   </si>
   <si>
     <t>NLM</t>
   </si>
   <si>
     <t>Formats</t>
   </si>
   <si>
     <t>All</t>
@@ -159,50 +144,65 @@
     <t>EAD</t>
   </si>
   <si>
     <t>OAI-PMH</t>
   </si>
   <si>
     <t>DACS</t>
   </si>
   <si>
     <t>METS</t>
   </si>
   <si>
     <t>MODS</t>
   </si>
   <si>
     <t>PREMIS</t>
   </si>
   <si>
     <t>ContentDM</t>
   </si>
   <si>
     <t>Fedora</t>
   </si>
   <si>
     <t>Dublin Core</t>
+  </si>
+  <si>
+    <t>INFO 287-11 (BibFrame)</t>
+  </si>
+  <si>
+    <t>INFO 287-12 (RDA)</t>
+  </si>
+  <si>
+    <t>INFO 287-14 (Subject cataloging)</t>
+  </si>
+  <si>
+    <t>INFO 287-15 (serials)</t>
+  </si>
+  <si>
+    <t>INFO 281-10 (Metadata)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF00B0F0"/>
       <name val="Arial"/>
@@ -264,181 +264,181 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -500,51 +500,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -642,917 +642,917 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4399B41-FF19-4ADD-B96F-16F4A9BB689F}">
   <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M11" sqref="M11"/>
+      <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.453125" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16139" max="16139" width="7.90625" customWidth="1"/>
+    <col min="1" max="1" width="31.5" customWidth="1"/>
+    <col min="9" max="9" width="10.83203125" customWidth="1"/>
+    <col min="11" max="11" width="7.83203125" customWidth="1"/>
+    <col min="257" max="257" width="12.5" customWidth="1"/>
+    <col min="265" max="265" width="10.83203125" customWidth="1"/>
+    <col min="267" max="267" width="7.83203125" customWidth="1"/>
+    <col min="513" max="513" width="12.5" customWidth="1"/>
+    <col min="521" max="521" width="10.83203125" customWidth="1"/>
+    <col min="523" max="523" width="7.83203125" customWidth="1"/>
+    <col min="769" max="769" width="12.5" customWidth="1"/>
+    <col min="777" max="777" width="10.83203125" customWidth="1"/>
+    <col min="779" max="779" width="7.83203125" customWidth="1"/>
+    <col min="1025" max="1025" width="12.5" customWidth="1"/>
+    <col min="1033" max="1033" width="10.83203125" customWidth="1"/>
+    <col min="1035" max="1035" width="7.83203125" customWidth="1"/>
+    <col min="1281" max="1281" width="12.5" customWidth="1"/>
+    <col min="1289" max="1289" width="10.83203125" customWidth="1"/>
+    <col min="1291" max="1291" width="7.83203125" customWidth="1"/>
+    <col min="1537" max="1537" width="12.5" customWidth="1"/>
+    <col min="1545" max="1545" width="10.83203125" customWidth="1"/>
+    <col min="1547" max="1547" width="7.83203125" customWidth="1"/>
+    <col min="1793" max="1793" width="12.5" customWidth="1"/>
+    <col min="1801" max="1801" width="10.83203125" customWidth="1"/>
+    <col min="1803" max="1803" width="7.83203125" customWidth="1"/>
+    <col min="2049" max="2049" width="12.5" customWidth="1"/>
+    <col min="2057" max="2057" width="10.83203125" customWidth="1"/>
+    <col min="2059" max="2059" width="7.83203125" customWidth="1"/>
+    <col min="2305" max="2305" width="12.5" customWidth="1"/>
+    <col min="2313" max="2313" width="10.83203125" customWidth="1"/>
+    <col min="2315" max="2315" width="7.83203125" customWidth="1"/>
+    <col min="2561" max="2561" width="12.5" customWidth="1"/>
+    <col min="2569" max="2569" width="10.83203125" customWidth="1"/>
+    <col min="2571" max="2571" width="7.83203125" customWidth="1"/>
+    <col min="2817" max="2817" width="12.5" customWidth="1"/>
+    <col min="2825" max="2825" width="10.83203125" customWidth="1"/>
+    <col min="2827" max="2827" width="7.83203125" customWidth="1"/>
+    <col min="3073" max="3073" width="12.5" customWidth="1"/>
+    <col min="3081" max="3081" width="10.83203125" customWidth="1"/>
+    <col min="3083" max="3083" width="7.83203125" customWidth="1"/>
+    <col min="3329" max="3329" width="12.5" customWidth="1"/>
+    <col min="3337" max="3337" width="10.83203125" customWidth="1"/>
+    <col min="3339" max="3339" width="7.83203125" customWidth="1"/>
+    <col min="3585" max="3585" width="12.5" customWidth="1"/>
+    <col min="3593" max="3593" width="10.83203125" customWidth="1"/>
+    <col min="3595" max="3595" width="7.83203125" customWidth="1"/>
+    <col min="3841" max="3841" width="12.5" customWidth="1"/>
+    <col min="3849" max="3849" width="10.83203125" customWidth="1"/>
+    <col min="3851" max="3851" width="7.83203125" customWidth="1"/>
+    <col min="4097" max="4097" width="12.5" customWidth="1"/>
+    <col min="4105" max="4105" width="10.83203125" customWidth="1"/>
+    <col min="4107" max="4107" width="7.83203125" customWidth="1"/>
+    <col min="4353" max="4353" width="12.5" customWidth="1"/>
+    <col min="4361" max="4361" width="10.83203125" customWidth="1"/>
+    <col min="4363" max="4363" width="7.83203125" customWidth="1"/>
+    <col min="4609" max="4609" width="12.5" customWidth="1"/>
+    <col min="4617" max="4617" width="10.83203125" customWidth="1"/>
+    <col min="4619" max="4619" width="7.83203125" customWidth="1"/>
+    <col min="4865" max="4865" width="12.5" customWidth="1"/>
+    <col min="4873" max="4873" width="10.83203125" customWidth="1"/>
+    <col min="4875" max="4875" width="7.83203125" customWidth="1"/>
+    <col min="5121" max="5121" width="12.5" customWidth="1"/>
+    <col min="5129" max="5129" width="10.83203125" customWidth="1"/>
+    <col min="5131" max="5131" width="7.83203125" customWidth="1"/>
+    <col min="5377" max="5377" width="12.5" customWidth="1"/>
+    <col min="5385" max="5385" width="10.83203125" customWidth="1"/>
+    <col min="5387" max="5387" width="7.83203125" customWidth="1"/>
+    <col min="5633" max="5633" width="12.5" customWidth="1"/>
+    <col min="5641" max="5641" width="10.83203125" customWidth="1"/>
+    <col min="5643" max="5643" width="7.83203125" customWidth="1"/>
+    <col min="5889" max="5889" width="12.5" customWidth="1"/>
+    <col min="5897" max="5897" width="10.83203125" customWidth="1"/>
+    <col min="5899" max="5899" width="7.83203125" customWidth="1"/>
+    <col min="6145" max="6145" width="12.5" customWidth="1"/>
+    <col min="6153" max="6153" width="10.83203125" customWidth="1"/>
+    <col min="6155" max="6155" width="7.83203125" customWidth="1"/>
+    <col min="6401" max="6401" width="12.5" customWidth="1"/>
+    <col min="6409" max="6409" width="10.83203125" customWidth="1"/>
+    <col min="6411" max="6411" width="7.83203125" customWidth="1"/>
+    <col min="6657" max="6657" width="12.5" customWidth="1"/>
+    <col min="6665" max="6665" width="10.83203125" customWidth="1"/>
+    <col min="6667" max="6667" width="7.83203125" customWidth="1"/>
+    <col min="6913" max="6913" width="12.5" customWidth="1"/>
+    <col min="6921" max="6921" width="10.83203125" customWidth="1"/>
+    <col min="6923" max="6923" width="7.83203125" customWidth="1"/>
+    <col min="7169" max="7169" width="12.5" customWidth="1"/>
+    <col min="7177" max="7177" width="10.83203125" customWidth="1"/>
+    <col min="7179" max="7179" width="7.83203125" customWidth="1"/>
+    <col min="7425" max="7425" width="12.5" customWidth="1"/>
+    <col min="7433" max="7433" width="10.83203125" customWidth="1"/>
+    <col min="7435" max="7435" width="7.83203125" customWidth="1"/>
+    <col min="7681" max="7681" width="12.5" customWidth="1"/>
+    <col min="7689" max="7689" width="10.83203125" customWidth="1"/>
+    <col min="7691" max="7691" width="7.83203125" customWidth="1"/>
+    <col min="7937" max="7937" width="12.5" customWidth="1"/>
+    <col min="7945" max="7945" width="10.83203125" customWidth="1"/>
+    <col min="7947" max="7947" width="7.83203125" customWidth="1"/>
+    <col min="8193" max="8193" width="12.5" customWidth="1"/>
+    <col min="8201" max="8201" width="10.83203125" customWidth="1"/>
+    <col min="8203" max="8203" width="7.83203125" customWidth="1"/>
+    <col min="8449" max="8449" width="12.5" customWidth="1"/>
+    <col min="8457" max="8457" width="10.83203125" customWidth="1"/>
+    <col min="8459" max="8459" width="7.83203125" customWidth="1"/>
+    <col min="8705" max="8705" width="12.5" customWidth="1"/>
+    <col min="8713" max="8713" width="10.83203125" customWidth="1"/>
+    <col min="8715" max="8715" width="7.83203125" customWidth="1"/>
+    <col min="8961" max="8961" width="12.5" customWidth="1"/>
+    <col min="8969" max="8969" width="10.83203125" customWidth="1"/>
+    <col min="8971" max="8971" width="7.83203125" customWidth="1"/>
+    <col min="9217" max="9217" width="12.5" customWidth="1"/>
+    <col min="9225" max="9225" width="10.83203125" customWidth="1"/>
+    <col min="9227" max="9227" width="7.83203125" customWidth="1"/>
+    <col min="9473" max="9473" width="12.5" customWidth="1"/>
+    <col min="9481" max="9481" width="10.83203125" customWidth="1"/>
+    <col min="9483" max="9483" width="7.83203125" customWidth="1"/>
+    <col min="9729" max="9729" width="12.5" customWidth="1"/>
+    <col min="9737" max="9737" width="10.83203125" customWidth="1"/>
+    <col min="9739" max="9739" width="7.83203125" customWidth="1"/>
+    <col min="9985" max="9985" width="12.5" customWidth="1"/>
+    <col min="9993" max="9993" width="10.83203125" customWidth="1"/>
+    <col min="9995" max="9995" width="7.83203125" customWidth="1"/>
+    <col min="10241" max="10241" width="12.5" customWidth="1"/>
+    <col min="10249" max="10249" width="10.83203125" customWidth="1"/>
+    <col min="10251" max="10251" width="7.83203125" customWidth="1"/>
+    <col min="10497" max="10497" width="12.5" customWidth="1"/>
+    <col min="10505" max="10505" width="10.83203125" customWidth="1"/>
+    <col min="10507" max="10507" width="7.83203125" customWidth="1"/>
+    <col min="10753" max="10753" width="12.5" customWidth="1"/>
+    <col min="10761" max="10761" width="10.83203125" customWidth="1"/>
+    <col min="10763" max="10763" width="7.83203125" customWidth="1"/>
+    <col min="11009" max="11009" width="12.5" customWidth="1"/>
+    <col min="11017" max="11017" width="10.83203125" customWidth="1"/>
+    <col min="11019" max="11019" width="7.83203125" customWidth="1"/>
+    <col min="11265" max="11265" width="12.5" customWidth="1"/>
+    <col min="11273" max="11273" width="10.83203125" customWidth="1"/>
+    <col min="11275" max="11275" width="7.83203125" customWidth="1"/>
+    <col min="11521" max="11521" width="12.5" customWidth="1"/>
+    <col min="11529" max="11529" width="10.83203125" customWidth="1"/>
+    <col min="11531" max="11531" width="7.83203125" customWidth="1"/>
+    <col min="11777" max="11777" width="12.5" customWidth="1"/>
+    <col min="11785" max="11785" width="10.83203125" customWidth="1"/>
+    <col min="11787" max="11787" width="7.83203125" customWidth="1"/>
+    <col min="12033" max="12033" width="12.5" customWidth="1"/>
+    <col min="12041" max="12041" width="10.83203125" customWidth="1"/>
+    <col min="12043" max="12043" width="7.83203125" customWidth="1"/>
+    <col min="12289" max="12289" width="12.5" customWidth="1"/>
+    <col min="12297" max="12297" width="10.83203125" customWidth="1"/>
+    <col min="12299" max="12299" width="7.83203125" customWidth="1"/>
+    <col min="12545" max="12545" width="12.5" customWidth="1"/>
+    <col min="12553" max="12553" width="10.83203125" customWidth="1"/>
+    <col min="12555" max="12555" width="7.83203125" customWidth="1"/>
+    <col min="12801" max="12801" width="12.5" customWidth="1"/>
+    <col min="12809" max="12809" width="10.83203125" customWidth="1"/>
+    <col min="12811" max="12811" width="7.83203125" customWidth="1"/>
+    <col min="13057" max="13057" width="12.5" customWidth="1"/>
+    <col min="13065" max="13065" width="10.83203125" customWidth="1"/>
+    <col min="13067" max="13067" width="7.83203125" customWidth="1"/>
+    <col min="13313" max="13313" width="12.5" customWidth="1"/>
+    <col min="13321" max="13321" width="10.83203125" customWidth="1"/>
+    <col min="13323" max="13323" width="7.83203125" customWidth="1"/>
+    <col min="13569" max="13569" width="12.5" customWidth="1"/>
+    <col min="13577" max="13577" width="10.83203125" customWidth="1"/>
+    <col min="13579" max="13579" width="7.83203125" customWidth="1"/>
+    <col min="13825" max="13825" width="12.5" customWidth="1"/>
+    <col min="13833" max="13833" width="10.83203125" customWidth="1"/>
+    <col min="13835" max="13835" width="7.83203125" customWidth="1"/>
+    <col min="14081" max="14081" width="12.5" customWidth="1"/>
+    <col min="14089" max="14089" width="10.83203125" customWidth="1"/>
+    <col min="14091" max="14091" width="7.83203125" customWidth="1"/>
+    <col min="14337" max="14337" width="12.5" customWidth="1"/>
+    <col min="14345" max="14345" width="10.83203125" customWidth="1"/>
+    <col min="14347" max="14347" width="7.83203125" customWidth="1"/>
+    <col min="14593" max="14593" width="12.5" customWidth="1"/>
+    <col min="14601" max="14601" width="10.83203125" customWidth="1"/>
+    <col min="14603" max="14603" width="7.83203125" customWidth="1"/>
+    <col min="14849" max="14849" width="12.5" customWidth="1"/>
+    <col min="14857" max="14857" width="10.83203125" customWidth="1"/>
+    <col min="14859" max="14859" width="7.83203125" customWidth="1"/>
+    <col min="15105" max="15105" width="12.5" customWidth="1"/>
+    <col min="15113" max="15113" width="10.83203125" customWidth="1"/>
+    <col min="15115" max="15115" width="7.83203125" customWidth="1"/>
+    <col min="15361" max="15361" width="12.5" customWidth="1"/>
+    <col min="15369" max="15369" width="10.83203125" customWidth="1"/>
+    <col min="15371" max="15371" width="7.83203125" customWidth="1"/>
+    <col min="15617" max="15617" width="12.5" customWidth="1"/>
+    <col min="15625" max="15625" width="10.83203125" customWidth="1"/>
+    <col min="15627" max="15627" width="7.83203125" customWidth="1"/>
+    <col min="15873" max="15873" width="12.5" customWidth="1"/>
+    <col min="15881" max="15881" width="10.83203125" customWidth="1"/>
+    <col min="15883" max="15883" width="7.83203125" customWidth="1"/>
+    <col min="16129" max="16129" width="12.5" customWidth="1"/>
+    <col min="16137" max="16137" width="10.83203125" customWidth="1"/>
+    <col min="16139" max="16139" width="7.83203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B1" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="1"/>
-[...7 lines deleted...]
-      <c r="K1" s="2"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="26"/>
+      <c r="F1" s="26"/>
+      <c r="G1" s="26"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="26"/>
+      <c r="J1" s="27"/>
+      <c r="K1" s="27"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="B2" s="4" t="s">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="4" t="s">
+      <c r="F2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="4" t="s">
+      <c r="G2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="5"/>
-[...5 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="8"/>
-[...21 lines deleted...]
-      <c r="A4" s="7" t="s">
+      <c r="B3" s="6"/>
+      <c r="C3" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="9"/>
+      <c r="K3" s="9"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="8"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="8"/>
+      <c r="I4" s="8"/>
+      <c r="J4" s="8"/>
+      <c r="K4" s="8"/>
+      <c r="L4" s="8"/>
+      <c r="M4" s="8"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="13"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="14"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="13"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="14"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8" s="13"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="14"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B9" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="8"/>
-[...13 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="C9" s="26"/>
+      <c r="D9" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="12" t="s">
-[...105 lines deleted...]
-      <c r="G9" s="4"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="1"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
-      <c r="B10" s="5" t="s">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="B10" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="1"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A11" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="6"/>
+      <c r="G11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A13" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="13"/>
+      <c r="G13" s="11"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A14" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="13"/>
+      <c r="F14" s="13"/>
+      <c r="G14" s="14"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A15" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15" s="14"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="13"/>
+      <c r="F16" s="13"/>
+      <c r="G16" s="14"/>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="F17" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="G17" s="16"/>
+      <c r="H17" s="16"/>
+      <c r="I17" s="16"/>
+      <c r="J17" s="16"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="16"/>
+      <c r="N17" s="16"/>
+    </row>
+    <row r="18" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="C18" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="6" t="s">
+      <c r="D18" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="F10" s="6" t="s">
+      <c r="E18" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="G10" s="4"/>
-[...2 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="F18" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="I18" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="J18" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="K18" s="17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A19" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="8"/>
-[...115 lines deleted...]
-      <c r="F18" s="19" t="s">
+      <c r="B19" s="6"/>
+      <c r="C19" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A20" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A21" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="G18" s="19" t="s">
+      <c r="C21" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19"/>
+      <c r="K21" s="16"/>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A22" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="20"/>
+      <c r="C22" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H22" s="20"/>
+      <c r="I22" s="20"/>
+      <c r="J22" s="20"/>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A23" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="20"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="20"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="20"/>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A24" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="20"/>
+      <c r="C24" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="20"/>
+      <c r="E24" s="20"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="20"/>
+      <c r="H24" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="I24" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="J24" s="20"/>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B25" s="25" t="s">
         <v>27</v>
       </c>
-      <c r="H18" s="19" t="s">
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="25"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="25"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="25"/>
+      <c r="J25" s="25"/>
+      <c r="K25" s="25"/>
+    </row>
+    <row r="26" spans="1:14" s="21" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="22" t="s">
         <v>28</v>
       </c>
-      <c r="I18" s="20" t="s">
+      <c r="C26" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="J18" s="19" t="s">
+      <c r="D26" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="K18" s="19" t="s">
+      <c r="E26" s="22" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="7" t="s">
+      <c r="F26" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="H26" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="I26" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="J26" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="K26" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="M26" s="22"/>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A27" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="8"/>
-[...148 lines deleted...]
-      <c r="G26" s="25" t="s">
+      <c r="B27" s="6"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="8"/>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A28" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="I28" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="J28" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="K28" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="L28" s="8"/>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A29" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="H26" s="25" t="s">
+      <c r="B29" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="23"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="23"/>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A30" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="I26" s="25" t="s">
+      <c r="B30" s="24"/>
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="24"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A31" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="J26" s="25" t="s">
+      <c r="B31" s="24"/>
+      <c r="C31" s="24"/>
+      <c r="D31" s="24"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="24"/>
+      <c r="G31" s="24"/>
+      <c r="H31" s="24"/>
+      <c r="I31" s="24"/>
+      <c r="J31" s="24"/>
+      <c r="K31" s="24"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A32" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="K26" s="25" t="s">
-[...120 lines deleted...]
-      <c r="C34" s="7"/>
+      <c r="B32" s="24"/>
+      <c r="C32" s="24"/>
+      <c r="D32" s="24"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="24"/>
+      <c r="I32" s="24"/>
+      <c r="J32" s="24"/>
+      <c r="K32" s="24"/>
+    </row>
+    <row r="34" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="B25:K25"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="J1:K1"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:F9"/>
-    <mergeCell ref="B25:K25"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 